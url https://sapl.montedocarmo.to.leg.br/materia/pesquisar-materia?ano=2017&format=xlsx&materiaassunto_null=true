--- v0 (2025-10-24)
+++ v1 (2026-05-08)
@@ -54,300 +54,300 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Arquivardes Avelino Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 476/2010, BEM COMO DA CRIAÇÃO DO PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO RPPS DO MUNICÍPIO DE MONTE DO CARMO/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA AMIGOS DA ESCOLA II E AMIGOS DA APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS CRITÉRIOS DE OUTORGA DAS AUTORIZAÇÕES ADMINISTRATIVAS MUNICIPAIS PARA PRESTAÇÃO DO SERVIÇO DE TÁXI E MOTOTÁXI/MOTO-TÁXI, NO MUNICÍPIO DE MONTE DO CARMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A BRIGADA DE INCÊNDIO NO MUNICÍPIO DE MONTE DO CARMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO SEGUNDO DA LEI Nº 590/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO PRIMEIRO DA LEI MUNICIPAL Nº 416/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS EFETIVOS DO MUNICÍPIO, FORMAÇÃO DE CADASTRO DE RESERVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE PLANTÕES NO HOSPITAL MUNICIPAL DE MONTE DO CARMO, FIXA VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO - FME DE MONTE DO CARMO/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAS FÍSICAS E/OU JURÍDICAS PARA REALIZAR LIMPEZA URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO PARA INFÂNCIA E ADOLESCÊNCIA - FIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORGANIZA O SISTEMA MUNICIPAL DE ENSINO, DEFINE A ESTRUTURA DO FUNDO MUNICIPAL DE EDUCAÇÃO, DISPÕE SOBRE OS ÓRGÃOS COLEGIADOS QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR VEÍCULOS E SUCATAS INSERVÍVEIS, DE PROPRIEDADE DA PREFEITURA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 200 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MONTE DO CARMO-TO, REFERENTE A FORMA DE VOTAÇÃO.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. SARI CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A POSSIBILIDADE DE EXECUTAR A REFORMA DA PONTE SOBRE O CÓRREGO BURITIRANA, NA VICINAL QUE DÁ ACESSO À FAZENDA DO SR. ARNALDO E DEMAIS PROPRIEDADES DA REGIÃO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. RUI BELEZINHA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A POSSIBILIDADE DE ENVIAR A ESTA CASA DE LEI O PROJETO DE LEI QUE AUTORIZA A LIBERAÇÃO DE SERVIDORES MUNICIPAIS PARA OS GIROS DAS FOLIAS TRADICIONAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ver. FRANCISCO DA VAN</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A POSSIBILIDADE DE EFETUAR O PATROLAMENTO DAS VIAS CENTRAIS DOS ASSENTAMENTOS TERRA VERMELHA, SANTO ANTÔNIO, MALHADA DA PEDRA, INCLÚ E AÇO.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ver. JOSÉ GABINA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A REFORMA DA PONTE SOBRE O CÓRREGO ENCANTADO NA VICINAL DA REGIÃO DO MORRO DAS NUVENS, QUE DÁ ACESSO A FAZENDA TABOCA DO SR. ROSÁRIO CARNEIRO, FAZENDA DO SR. RAIMUNDO E DEMAIS PROPRIEDADES DA REGIÃO.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ver. JACKELINE AVELINO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA ALTERADO O ARTIGO 80, § 2º, DA LEI Nº 480/2010, PASSANDO A SER APLICADO O SEGUINTE: (A LICENÇA SERÁ CONCEDIDA SEM PREJUÍZO DA REMUNERAÇÃO DOS CARGOS EFETIVOS, COMISSIONADOS E CONTRATOS POR TEMPO DETERMINADO, ATÉ TRINTA DIAS, PODENDO SER PRORROGADA POR ATÉ TRINTA DIAS, MEDIANTE PARECER DA JUNTA MÉDICA OFICIAL E, EXCEDENDO ESTES PRAZOS, SEM REMUNERAÇÃO POR ATÉ NOVENTA DIAS).</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A POSSIBILIDADE DE CONSTRUIR A PONTE SOBRE O CÓRREGO BURITIRANA, NA VICINAL DE ACESSO A FAZENDA DO SR. MANOEL CIRILO.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA CONSTRUÍDO UM BUEIRO NA RUA ANA CEZAR NO SETOR CENTRAL, PRÓXIMO A RESIDÊNCIA DO SR. TEODORO BRITO PEREIRA NETO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -654,68 +654,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>