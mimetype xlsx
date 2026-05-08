--- v0 (2025-10-24)
+++ v1 (2026-05-08)
@@ -54,441 +54,441 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Arquivardes Avelino Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/85/pl-e_01-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/85/pl-e_01-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a Lei nº 491/2011, criando cargos efetivos na Estrutura Administrativa do Município e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/86/pl-e_02-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/86/pl-e_02-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a Lei nº 491/2011, criando cargos comissionados na Estrutura Administrativa do Município e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/87/pl-e_03-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/87/pl-e_03-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo quarto ao artigo 74, da Lei nº 480/2010, autorizando converter até 50% das férias do servidor em indenização pecuniária, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/88/pl-e_04-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/88/pl-e_04-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado de Gari I - Coletor para atender necessidade temporária de excepcional interesse público, nos termos do Inciso IX, art. 37, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/89/pl-e_05-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/89/pl-e_05-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado de Nutricionista, para atender necessidade temporária de excepcional interesse público, nos termos do Inciso IX, art. 37, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/90/pl-e_06-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/90/pl-e_06-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado de Motorista de Veículo Pesado, para atender necessidade temporária de excepcional interesse público, nos termos do Inciso IX, art. 37, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/91/pl-e_07-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/91/pl-e_07-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel ao Fundo Municipal de Assistência Social, para ser destinado como sede definitiva do Conselho Tutelar.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/92/pl-e_08-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/92/pl-e_08-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º e Art. 4º da Lei nº 647/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/93/pl-e_09-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/93/pl-e_09-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado de Psicólogo, para atender necessidade temporária de excepcional interesse público no Fundo Municipal de Assistência Social, nos termos do Inciso IX, Art. 37, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/94/pl-e_10-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/94/pl-e_10-2019.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Gerente de Unidade de Atenção Básica e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/109/pl-e_22-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/109/pl-e_22-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal de Educação a extinguir escolas inativas no município de Monte do Carmo/TO, e dá outras providências. (Escolas Municipais: Novo Lar; Boa Vista I; MC23; e Pré Escola Usina Izamu Ikeda).</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/110/pl-e_24-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/110/pl-e_24-2019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Bebê no Município de Monte do Carmo e dá outras providências. (Anualmente na terceira semana de agosto).</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/114/pl-e_25-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/114/pl-e_25-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual do Município de Monte do Carmo, para o período de 2020/2021.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/115/pl-e_26-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/115/pl-e_26-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Monte do Carmo, para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/116/pl-e_27-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/116/pl-e_27-2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Monte do Carmo, para o exercício de 2020.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MANELIM DO AÇOUGUE</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/96/req._02-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/96/req._02-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a denominação da Pista de Corrida de Cavalos Local, com a nomenclatura de Raimundo Morais dos Reis (Senhor Reis).</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/97/req._03-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/97/req._03-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que sejam afixados cestões especializados para a coleta de lixos nas entradas da cidade.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Nego Wilson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/98/req._04-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/98/req._04-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que seja averiguado as possibilidades de efetuar a recuperação da ponte sobre o córrego Chupé.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/99/req._05-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/99/req._05-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um bueiro na Grota Fornalha, na vicinal que dá acesso a propriedade da Sra. Gessí, na região da Taboca.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Ver. FRANCISCO DA VAN</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/100/req._07-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/100/req._07-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o patrolamento, levantamento de aterros, em especial, o aterro da vicinal que irá interligar o Assentamento Morro das Neves ao Assentamento Força da Esperança, e outros serviços necessários, nas vicinais de todos os assentamentos do município.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Ver. JOSÉ GABINA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/101/req._08-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/101/req._08-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de duas hortas comunitárias, uma no Assentamento PA São Bento, e a outra no Assentamento PA Santo Antônio.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/102/req._09-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/102/req._09-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de dois bueiros, um no córrego Santa Cruz, na vicinal que dá acesso a região do Jataí, e o outro no córrego Rego D'água, na vicinal que dá acesso à fazenda do Sr. Pedro Taboca, neste município.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/103/req._11-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/103/req._11-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que disponibilize trator de esteira do Município aos serviços de rebaixamento das ladeiras dos eixos principais dos Assentamentos: Inchú, Maiada da Pedra, Santo Antônio e Força da Esperança. Bem como, disponibilizar retro escavadeira, para abertura de cacimbas nas comunidades mencionadas.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/104/req._12-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/104/req._12-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que disponibilize máquinas moto niveladora com a finalidade de executar os serviços de patrolamento de todos os eixões e vicinais dos assentamentos deste município.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/105/req._13-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/105/req._13-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a disponibilização de máquina retro escavadeira com a finalidade de fazer abertura de cacimba na fazenda do Sr. Celino, no Assentamento Maiada da Pedra.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/106/req._14-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/106/req._14-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a imagem de Nossa Senhora do Carmo fixada na praça da Igreja Matriz da cidade, para melhor preservar dos desgastes devido ao aquecimento global e das chuvas vindouras. Que seja construído uma capela ou oratório em blindex, peças em mármore ou outro material, daquela imagem, bem como da coroa de Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ver. JACKELINE AVELINO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._15-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._15-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a aquisição de um aparelho de ar condicionado, a ser instalado no Postinho de Saúde Maria Edith Pereira Amaral.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._16-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._16-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a restauração do casarão de propriedade da Sra. Tereza Ferreira (Tereza de Chico Bucho), pelo fato de ter sido construída pelos nossos antepassados, o que merece ser preservado como Patrimônio Histórico do nosso município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ver. SARI CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._17-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._17-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de ondulações nas seguintes vias públicas: Avenida Edmunda Aires da Silva; Avenida B; Rua em frente a Escola  Durval Silva; Rua em frente ao Ginásio de Esportes Ricardo da Paixão Ferreira de Souza; e Avenida Antônio José do Amaral.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._18-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._18-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de ondulações na via pública da cidade, trecho em que foi pavimentada a TO-255, sito a Avenida Durval Silva.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ver. RUI BELEZINHA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._19-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._19-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a contratação de cursos de formação para a Guarda Municipal de nossa cidade.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/117/req._20-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/117/req._20-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a aquisição de um micro ônibus ou van, a fim de retornar o atendimento aos pequenos produtores da região dos Assentamentos e da Serra do Carmo, nas seguintes rotas: 01. Assentamentos em geral; 02. Região de Justiniano Tavares; 03. Região da Vila Balsas; e 04. Região do Jaú.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/118/req._21-2019.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/118/req._21-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a restauração das estradas vicinais (patrolamento), bem como a abertura de cacimbas nas seguintes fazendas: Aliança; São Miguel; Frente Alta; Nova; Vera Cruz I; Vera Cruz II; Lagoinha; Boa Vista; Sítio Novo II; Frente Alta II; Olho D'água, e São Mateus.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -795,68 +795,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/85/pl-e_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/86/pl-e_02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/87/pl-e_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/88/pl-e_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/89/pl-e_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/90/pl-e_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/91/pl-e_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/92/pl-e_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/93/pl-e_09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/94/pl-e_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/109/pl-e_22-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/110/pl-e_24-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/114/pl-e_25-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/115/pl-e_26-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/116/pl-e_27-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/96/req._02-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/97/req._03-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/98/req._04-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/99/req._05-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/100/req._07-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/101/req._08-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/102/req._09-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/103/req._11-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/104/req._12-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/105/req._13-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/106/req._14-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._15-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._16-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._17-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._18-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._19-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/117/req._20-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/118/req._21-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/85/pl-e_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/86/pl-e_02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/87/pl-e_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/88/pl-e_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/89/pl-e_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/90/pl-e_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/91/pl-e_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/92/pl-e_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/93/pl-e_09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/94/pl-e_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/109/pl-e_22-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/110/pl-e_24-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/114/pl-e_25-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/115/pl-e_26-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/116/pl-e_27-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/96/req._02-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/97/req._03-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/98/req._04-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/99/req._05-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/100/req._07-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/101/req._08-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/102/req._09-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/103/req._11-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/104/req._12-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/105/req._13-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/106/req._14-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/107/req._15-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/108/req._16-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/111/req._17-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/112/req._18-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/113/req._19-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/117/req._20-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2019/118/req._21-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>