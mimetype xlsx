--- v0 (2025-10-21)
+++ v1 (2026-05-08)
@@ -54,414 +54,414 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/132/pdl_001-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/132/pdl_001-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores do município de Monte do Carmo/TO, para a Legislatura de 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Arquivardes Avelino Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/133/plc-e_005-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/133/plc-e_005-2020.pdf</t>
   </si>
   <si>
     <t>Altera salários do Pregoeiro e Presidente da Comissão de Licitação, e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/135/plo-e_001-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/135/plo-e_001-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 491/2011, que dispõe sobre a criação, extinção e modificação de nomenclatura e alteração de salários de cargos do Quadro de Pessoal de Provimento Efetivo e Comissionado da Prefeitura Municipal de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/136/plo-e_002-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/136/plo-e_002-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Medidas Socioeducativas do Município de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/137/plo-e_004-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/137/plo-e_004-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o cargo de Auxiliar e Cuidador Educacional para atuar na Educação Infantil do Sistema Municipal de Ensino de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/138/plo-e_006-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/138/plo-e_006-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a contração de servidores temporários em caráter excepcional e de interesse público, para os Fundos Municipais de Educação e Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/139/plo-e_007-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/139/plo-e_007-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reajustar salários e a criar índice de reajuste para servidores do Fundo Municipal de Saúde de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/140/plo-e_008-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/140/plo-e_008-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Carreira e Remuneração dos Profissionais do Magistério da Educação Pública de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/141/plo-e_009-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/141/plo-e_009-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado de Psicólogo, para atender necessidade temporária de excepcional interesse público no Fundo Municipal de Assistência Social, nos termos do inciso IX, art. 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/142/plo-e_010-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/142/plo-e_010-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 617/2017, que Cria o Fundo para a Infância e Juventude de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/143/plo-e_012-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/143/plo-e_012-2020.pdf</t>
   </si>
   <si>
     <t>Altera o PPA/2020 e autoriza abertura de crédito adicional na LOA/2020, para ações ao combate ao COVID-19 (Coronavírus), e dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/144/plo-e_013-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/144/plo-e_013-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece valor para os débitos judiciais a serem pagos mediantes Requerimento de Pequenos Valores – RPV, pela Administração Direta, Fundos Municipais e pela Administração Pública Indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/145/plo-e_016-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/145/plo-e_016-2020.pdf</t>
   </si>
   <si>
     <t>Determina cancelamento de matrícula de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/146/plo-e_017-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/146/plo-e_017-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Monte do Carmo/TO, para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Ver. JACKELINE AVELINO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/147/plo-l_002-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/147/plo-l_002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Unidades Públicas, construídas nos setores abaixo relacionados, em Monte do Carmo/TO, e dá outras providências. (Praça Júlio de Oliveira Negre – Tio Julim – Setor Central, Feira Coberta Martiliano Avelino Dias – Martins da Garapa – Centro).</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ver. SARI CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/200/pr_01-2020_-_ri_diario_of._municipio.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/200/pr_01-2020_-_ri_diario_of._municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do novo Regimento Interno da Câmara Municipal de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MANELIM DO AÇOUGUE</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/119/req_01-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/119/req_01-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o envio de projeto de lei dispondo sobre os direitos dos estudantes universitários e/ou cursos profissionalizantes, quanto ao transporte público intermunicipal e interestadual.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/120/req_02-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/120/req_02-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a permanência de luminárias e tomadas na pista de corridas de animais, para a disponibilidade dos jovens, realizarem o uso em carros de som automotivo.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/121/req_03-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/121/req_03-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o arquivamento em forma digital, todos os comprovantes de pagamento expressivamente dentre os anos de 1976 a 2002, dos ex-servidores e atuais, que buscam averbar seu tempo de serviço junto ao PREVI CARMO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Nego Wilson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/122/req_04-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/122/req_04-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que revoge o artigo e/ou a lei municipal que dá prazo de renovação de licença para interesse particular aos servidores municipais, atualizando para o prazo de após 30 (trinta) dias da apresentação ao Órgão vinculado.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>ADIMILSON (BIÁ)</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/123/req_05-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/123/req_05-2020.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão dentre os parlamentares desta Casa, com a finalidade de investigar supostas irregularidades na cobrança de tarifas sobre o consumo de água na cidade, junto a empresa responsável - HIDROFORT.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/124/req_06-2020_de_mocao.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/124/req_06-2020_de_mocao.pdf</t>
   </si>
   <si>
     <t>Requer Moção de preocupação com a pretendida privatização da Empresa Brasileira de Correios e Telégrafos - ECT.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Ver. FRANCISCO DA VAN</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/125/req_07-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/125/req_07-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a disponibilização de máquinas moto-niveladora para executar os serviços de patrolamento de todos os eixões e vicinais dos assentamento deste município, especialmente os PAs: Inchu, Maiada da Pedra, Aço, Terra Vermelha, Morro das Neves e Força da Esperança.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/126/req_09-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/126/req_09-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, e sua equipe da área de Planejamento, providências na recuperação de todas as vias da malha rodoviária do município.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Ver. JOSÉ GABINA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/127/req_10-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/127/req_10-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, zelo pelas estradas vicinais do município, devido ao crescimento das árvores, solicita-se a reabertura das laterais da vicinal da Fazenda Rosário até a Fazenda Jatobazeiro.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/128/req_11-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/128/req_11-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a abertura de uma pista de cooper/caminhada para os pedrestes na marginal da TO, que sai da sede da cidade até a rotatória em frente a Fazenda Arpuim.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/129/req_12-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/129/req_12-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de duas pontes sobre o córrego Ouro, e dois bueiros na vicinal que dá acesso às Fazendas do Sr. Luizinho do Ouro e dos filhos do Sr. Noroel.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/130/req_13-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/130/req_13-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de dois bueiros na vicinal da região das Lajes, um na grota do Pedro Baixo, e o outro no esgoto do aterro do córrego Lajes.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/131/req_16-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/131/req_16-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de uma ponte sobre o ribeirão Jaú na vicinal que dá acesso a Fazenda do Dr. José Cândido Dutra Junior à Fazenda Laginha do Sr. Sinobilino (In memoriam).</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PLC-L</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/134/plc-l_001-2020.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/134/plc-l_001-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários do município de Monte do Carmo/TO, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -768,68 +768,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/132/pdl_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/133/plc-e_005-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/135/plo-e_001-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/136/plo-e_002-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/137/plo-e_004-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/138/plo-e_006-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/139/plo-e_007-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/140/plo-e_008-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/141/plo-e_009-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/142/plo-e_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/143/plo-e_012-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/144/plo-e_013-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/145/plo-e_016-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/146/plo-e_017-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/147/plo-l_002-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/200/pr_01-2020_-_ri_diario_of._municipio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/119/req_01-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/120/req_02-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/121/req_03-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/122/req_04-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/123/req_05-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/124/req_06-2020_de_mocao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/125/req_07-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/126/req_09-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/127/req_10-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/128/req_11-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/129/req_12-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/130/req_13-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/131/req_16-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/134/plc-l_001-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/132/pdl_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/133/plc-e_005-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/135/plo-e_001-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/136/plo-e_002-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/137/plo-e_004-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/138/plo-e_006-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/139/plo-e_007-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/140/plo-e_008-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/141/plo-e_009-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/142/plo-e_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/143/plo-e_012-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/144/plo-e_013-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/145/plo-e_016-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/146/plo-e_017-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/147/plo-l_002-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/200/pr_01-2020_-_ri_diario_of._municipio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/119/req_01-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/120/req_02-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/121/req_03-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/122/req_04-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/123/req_05-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/124/req_06-2020_de_mocao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/125/req_07-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/126/req_09-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/127/req_10-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/128/req_11-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/129/req_12-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/130/req_13-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/131/req_16-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2020/134/plc-l_001-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>