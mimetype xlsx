--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,528 +54,528 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Arquivardes Avelino Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/182/pl-e_07-23.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/182/pl-e_07-23.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento de Jeton de Presença aos membro do Conselho Previdenciário do PREVICARMO, dispõe sobre alteração da Lei Municipal nº 476/2010, definindo novo plano de amortização do déficit atuarial do RPPS do município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/191/pl-e_11-23.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/191/pl-e_11-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover leilão para alienar veículos e bens inservíveis da Administração Municipal, do Fundo Municipal de Educação e Fundo Municipal de Saúde, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ADIMILSON (BIÁ)</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/192/pr_03-23.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/192/pr_03-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual de vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Monte do Carmo/TO. (Votação: aprovado).</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VALÉRIA BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/162/req_01-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/162/req_01-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um bueiro na região da Maria Mole (estrada que liga Monte do Carmo a Silvanópolis/TO). *Votação: Aprovado*</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/163/req_02-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/163/req_02-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a manutenção do trator recebido pela Associação Unidos para Vencer, através da Emenda Parlamentar do Deputado Federal Vicentinho Júnior. Manutenção: Troca de óleo e peças quando necessário, bem como, um motorista de máquinas pesadas. *Votação: Aprovado*</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Irmão Jeová</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/164/03_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/164/03_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer Prefeito Municipal, a implantação de sistema de monitoramento eletrônico através de câmeras, em pontos estratégicos de Monte do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/165/04_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/165/04_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que crie comissão para estudo do impacto financeiro do PCCR do Quadro Geral e da Saúde, de Monte do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/166/05_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/166/05_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um bueiro na Rua Ana César próximo a coroa portuguesa. (Votação: aprovado).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/167/06_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/167/06_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de asfalto nas ruas Durval Silva, João Raimundo dos Santos, Rua D - Joaquim José do Amaral, e Rua Martinho Gomes. (Votação: aprovado).</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/168/07_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/168/07_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a reforma completa no cemitério Nossa Senhora do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/169/08_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/169/08_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a elaboração de projeto de lei para municipalização do trânsito de Monte do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/170/09_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/170/09_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a realização de convênio com o Sesc, Senai, Sesi, entre Outros, para oferecer cursos profissionalizantes em Monte do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/171/10_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/171/10_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de sinalização horizontal e vertical em frente ao Hospital de Pequeno Porte de Monte do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/172/11_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/172/11_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de faixa de pedestre em frente ao CEMEI - Vó Mãequinha em Monte do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>EDILSON BENTO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/179/12_req-2023-sa.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/179/12_req-2023-sa.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um bueiro próximo a chácara do Sr. Nezinho, na região da Serra.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/180/13_req-2023-sa.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/180/13_req-2023-sa.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de um bueiro na região do córrego Mato do Meio, região da Serra.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/181/14_req-2023-sa.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/181/14_req-2023-sa.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de uma ponte sobre o córrego Taboca, próximo a chácara do Sr. Camilo.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/173/15_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/173/15_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a ampliação e reforma da Praça da Igreja Nossa Senhora do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>André Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/174/16_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/174/16_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de aparelhos de ar condicionados no Colégio Amarril. (Votação: aprovado).</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/176/17_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/176/17_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a iluminação pública na orla do lago no Setor Santa Rita de Cássia. (Votação: aprovado).</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Nego Wilson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/175/18_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/175/18_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a instalação de câmeras no prédio da Câmara Municipal de Monte do Carmo. (Votação: aprovado).</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/177/19_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/177/19_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a manutenção e reparo nas estradas da zona rural da Região da Malhada e demais regiões. (Votação: aprovado).</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/178/20_req-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/178/20_req-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a aquisição de 46 cadeiras com mesas, para atender os alunos do CEMEI - Vó Mãequinha e extensão. (Votação: aprovado).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vereadores de Monte do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/183/21_r_02-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/183/21_r_02-2023.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal, que envide estudos e informe o projeto de lei a esta Casa de Leis, para instituir o Piso Salarial Nacional do Enfermeiro, Técnico de Enfermagem, Auxiliar de Enfermagem e Parteira, em cumprimento da Lei Federal nº 14.434/2022, que altera a Lei nº 7.498/1986. (Votação: aprovado).</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/184/22_r_03-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/184/22_r_03-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a aquisição de aparelhos de aferir pressão arterial para uso dos Agentes de Saúde. (Votação: aprovado).</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/185/23_r_04-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/185/23_r_04-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a manutenção das estradas vicinais do assentamento Córrego Fundo e assentamentos vizinhos. (Votação: aprovado).</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/186/24_r_05-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/186/24_r_05-2023.pdf</t>
   </si>
   <si>
     <t>Edilson, Requer ao Prefeito Municipal, a construção de uma garagem para atender a Secretaria de Transportes. (Votação: aprovado).</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/187/25_r_05-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/187/25_r_05-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a conclusão do eixão do Projeto de Assentamento Terra Vermelha. (Votação: aprovado).</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/188/26_r_06-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/188/26_r_06-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, o investimento em mais segurança nas escolas, como: permanência em tempo integral de vigias ou seguranças qualificados; trabalho em parceria com a polícia militar, civil e guarda municipal; bem como, instalação de câmeras de monitoramento de segurança, nas escolas municipais e CEMEI VÓ MÃEQUINHA, deste município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/189/27_r_06-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/189/27_r_06-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a construção de uma creche escolar na região do assentamento Santo Antônio, ao lado do Posto de Saúde. (Votação: aprovado).</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/190/28_r_07-2023.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/190/28_r_07-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, disponibilização de Bolsa Atleta para a categoria profissional e iniciante, deste município. (Votação: aprovado).</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>André Gonçalves, EDILSON BENTO, VALÉRIA BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/193/01-materias_aprovadas_abril_ate_junho.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/193/01-materias_aprovadas_abril_ate_junho.pdf</t>
   </si>
   <si>
     <t>MATÉRIAS APROVADAS ABRIL ATÉ JUNHO 2023 (Votação: aprovado).</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ADIMILSON (BIÁ), André Gonçalves, EDILSON BENTO, Irmão Jeová, Jefferson, MANELIM DO AÇOUGUE, MANOEL JÚNIOR, Nego Wilson, VALÉRIA BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/194/02-materias_aprovadas_em_maio_e_junho.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/194/02-materias_aprovadas_em_maio_e_junho.pdf</t>
   </si>
   <si>
     <t>MATÉRIAS APROVADAS EM MAIO E JUNHO 2023 (Votação: aprovado).</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>EDILSON BENTO, Irmão Jeová, Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/195/03-materias_aprovadas_em_agosto.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/195/03-materias_aprovadas_em_agosto.pdf</t>
   </si>
   <si>
     <t>MATÉRIAS APROVADAS EM AGOSTO 2023 (Votação: aprovado).</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Jefferson, VALÉRIA BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/196/04-materias_aprovadas_em_agosto_e_setembro.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/196/04-materias_aprovadas_em_agosto_e_setembro.pdf</t>
   </si>
   <si>
     <t>MATÉRIAS APROVADAS EM AGOSTO E SETEMBRO 2023 (Votação: aprovado).</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>André Gonçalves, EDILSON BENTO</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/197/05-materias_aprovadas_em_outubro_e_novembro.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/197/05-materias_aprovadas_em_outubro_e_novembro.pdf</t>
   </si>
   <si>
     <t>MATÉRIAS APRECIADAS EM OUTUBRO E NOVEMBRO 2023 (Votação: aprovado).</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Irmão Jeová, VALÉRIA BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/198/06-materias_aprovadas_em_novembro_e_dezembro.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/198/06-materias_aprovadas_em_novembro_e_dezembro.pdf</t>
   </si>
   <si>
     <t>MATÉRIAS APRECIADAS EM NOVEMBRO E DEZEMBRO 2023 (Votação: aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -882,68 +882,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/182/pl-e_07-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/191/pl-e_11-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/192/pr_03-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/162/req_01-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/163/req_02-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/164/03_req-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/165/04_req-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/166/05_req-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/167/06_req-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/168/07_req-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/169/08_req-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/170/09_req-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/171/10_req-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/172/11_req-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/179/12_req-2023-sa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/180/13_req-2023-sa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/181/14_req-2023-sa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/173/15_req-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/174/16_req-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/176/17_req-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/175/18_req-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/177/19_req-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/178/20_req-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/183/21_r_02-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/184/22_r_03-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/185/23_r_04-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/186/24_r_05-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/187/25_r_05-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/188/26_r_06-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/189/27_r_06-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/190/28_r_07-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/193/01-materias_aprovadas_abril_ate_junho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/194/02-materias_aprovadas_em_maio_e_junho.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/195/03-materias_aprovadas_em_agosto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/196/04-materias_aprovadas_em_agosto_e_setembro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/197/05-materias_aprovadas_em_outubro_e_novembro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/198/06-materias_aprovadas_em_novembro_e_dezembro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/182/pl-e_07-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/191/pl-e_11-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/192/pr_03-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/162/req_01-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/163/req_02-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/164/03_req-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/165/04_req-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/166/05_req-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/167/06_req-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/168/07_req-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/169/08_req-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/170/09_req-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/171/10_req-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/172/11_req-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/179/12_req-2023-sa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/180/13_req-2023-sa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/181/14_req-2023-sa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/173/15_req-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/174/16_req-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/176/17_req-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/175/18_req-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/177/19_req-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/178/20_req-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/183/21_r_02-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/184/22_r_03-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/185/23_r_04-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/186/24_r_05-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/187/25_r_05-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/188/26_r_06-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/189/27_r_06-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/190/28_r_07-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/193/01-materias_aprovadas_abril_ate_junho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/194/02-materias_aprovadas_em_maio_e_junho.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/195/03-materias_aprovadas_em_agosto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/196/04-materias_aprovadas_em_agosto_e_setembro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/197/05-materias_aprovadas_em_outubro_e_novembro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2023/198/06-materias_aprovadas_em_novembro_e_dezembro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>