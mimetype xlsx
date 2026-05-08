--- v0 (2025-10-23)
+++ v1 (2026-05-08)
@@ -54,285 +54,285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Arquivardes Avelino Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/202/plc_02-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/202/plc_02-2024.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente de Contratação - Comissão de Contratação e Equipe de Apoio, nos moldes da nova Lei Federal de Licitações nº 14.133/2021, no município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/204/plc_04-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/204/plc_04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito, do Vice-Prefeito e Secretários Municipais do Município de Monte do Carmo/TO, para o mandato de 2025/2028. (Votação: aprovado).</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/201/ple_01-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/201/ple_01-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de servidores temporários em caráter excepcional e de interesse público para o Município de Monte do Carmo/TO, e seus respectivos Fundos, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/203/ple_03-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/203/ple_03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 476/2010, definindo novo plano de amortização do déficit atuarial do RPPS do Município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/205/ple_05-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/205/ple_05-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a dar reajuste aos vencimentos/salários básicos dos Fiscais da Vigilância Sanitária, Motorista de Veículos Pesados e Motoristas de Ambulância, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/206/ple_06-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/206/ple_06-2024.pdf</t>
   </si>
   <si>
     <t>Institui gratificação por desempenho aos profissionais de saúde bucal no Município de Monte do Carmo/TO, em conformidade com a Portaria GM/MS nº 960/2023, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/207/ple_07-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/207/ple_07-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 741/2022, 773/2023 e 611/2017, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/208/ple_08-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/208/ple_08-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio fardamento aos integrantes da Guarda Civil Municipal de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/214/ple_12-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/214/ple_12-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Monte do Carmo/TO, para o exercício de 2025, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/215/ple_13-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/215/ple_13-2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Monte do Carmo/TO, para o exercício de 2025.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/216/ple_14-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/216/ple_14-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual do Município de Monte do Carmo/TO, para o período de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/217/ple_15-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/217/ple_15-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos previdenciários do Fundo Municipal de Previdência Social dos Servidores de Monte do Carmo - PREVI-CARMO, e revoga as disposições em contrário. (Votação: aprovado).</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Irmão Jeová</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/242/pll_01-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/242/pll_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Convivência do Idoso, para Centro de Convivência do Idoso Raimunda Barros Aires - DONA DICA. (Votação: aprovado).</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/244/pll_02-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/244/pll_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de denominação do Centro Educacional Rural Brigadas Che Guevara, para Centro Educacional Rural Professor Antônio Carlos Mendes Vieira. (Votação: aprovado).</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/209/pr_01-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/209/pr_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 002/2023, que instituiu a Tribuna Livre na Câmara Municipal de Monte do Carmo/TO. (Votação: aprovado).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/211/pr_02-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/211/pr_02-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento do décimo terceiro salário e do terço constitucional de férias aos vereadores da Câmara Municipal de Monte do Carmo/TO, em conformidade com a previsão contida na Lei Orgânica do Município, artigo 33, § 5º, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>MANOEL JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/212/pr_03-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/212/pr_03-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 001/2023, que dispõe sobre valores de diárias a serem pagas pela Câmara Municipal de Monte do Carmo/TO, aos vereadores e servidores, quando em viagens a serviço de interesse deste Legislativo Muncipal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/213/pr_04-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/213/pr_04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Monte do Carmo/TO. (Votação: aprovado).</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>André Gonçalves, Irmão Jeová, Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/210/01-materias_aprovadas_em_agosto_e_setembro-2024.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/210/01-materias_aprovadas_em_agosto_e_setembro-2024.pdf</t>
   </si>
   <si>
     <t>MATÉRIAS APRECIADAS EM AGOSTO E SETEMBRO 2024 (Votação: aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,68 +639,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/202/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/204/plc_04-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/201/ple_01-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/203/ple_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/205/ple_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/206/ple_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/207/ple_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/208/ple_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/214/ple_12-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/215/ple_13-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/216/ple_14-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/217/ple_15-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/242/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/244/pll_02-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/209/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/211/pr_02-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/212/pr_03-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/213/pr_04-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/210/01-materias_aprovadas_em_agosto_e_setembro-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/202/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/204/plc_04-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/201/ple_01-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/203/ple_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/205/ple_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/206/ple_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/207/ple_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/208/ple_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/214/ple_12-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/215/ple_13-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/216/ple_14-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/217/ple_15-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/242/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/244/pll_02-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/209/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/211/pr_02-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/212/pr_03-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/213/pr_04-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2024/210/01-materias_aprovadas_em_agosto_e_setembro-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>