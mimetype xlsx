--- v1 (2026-02-04)
+++ v2 (2026-05-08)
@@ -54,783 +54,783 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/280/ind_01-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/280/ind_01-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, o envio de projeto de lei que institui o Programa Municipal de Fornecimento Emergencial de Medicamentos em Farmácias Credenciadas, no âmbito do Município de Monte do Carmo/TO. (Consta em anexo modelo de Anteprojeto de Lei). [Aprovado].</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Rubens da Paixão Pereira Amaral</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/218/ple_01-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/218/ple_01-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX, do art. 37, da Constituição Federal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/219/ple_02-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/219/ple_02-25.pdf</t>
   </si>
   <si>
     <t>Altera os valores das diárias e inclui novas categorias de diaristas na Lei Municipal nº 735/2022, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/220/ple_03-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/220/ple_03-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/221/ple_04-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/221/ple_04-25.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Municipal de Garantia e Promoção de Direitos Fundamentais (PMGPDF), e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/222/ple_05-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/222/ple_05-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 476, de 16 de novembro de 2010, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/223/ple_06-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/223/ple_06-25.pdf</t>
   </si>
   <si>
     <t>Institui novas regras para concessão de diárias aos agentes públicos do município de Monte do Carmo/TO. [Prefeito(a), Vice-Prefeito(a), Secretários(as) Municipais, Servidores(as)]. (Votação: aprovado).</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/224/ple_07-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/224/ple_07-25.pdf</t>
   </si>
   <si>
     <t>Cria auxílios de natureza indenizatória, auxílio-alimentação e auxílio-uniforme e higiene pessoal, destinados aos contratados com fundamento no Art. 37, inciso IX, da Constituição Federal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/227/ple_08-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/227/ple_08-25.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito do Poder Executivo Municipal de Monte do Carmo, o Programa Municipal (Bolsа-Alimentação) de transferência de renda aos cidadãos em situação de vulnerabilidade econômica, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/228/ple_09-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/228/ple_09-25.pdf</t>
   </si>
   <si>
     <t>Define, no âmbito do Município de Monte do Carmo/TO, o valor para pagamento das obrigações de pequeno valor (RPV), nos termos do art. 100, §§ 3º e 4º, da Constituição Federal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/229/ple_10-25-.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/229/ple_10-25-.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Construção de Doação de Casas Populares - Meu Sonho Minha Casa, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/230/ple_11-25-.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/230/ple_11-25-.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher (CMDM) e a Secretaria Municipal da Mulher no Município de Monte do Carmo/TO, autoriza a criação de créditos orçamentários, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/233/ple_12-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/233/ple_12-25.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Serviço de Inspeção Municipal, cria o Departamento de Inspeção Municipal de Produtos de Origem Animal - DIPOA, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/234/ple_13-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/234/ple_13-25.pdf</t>
   </si>
   <si>
     <t>Dispõe do Conselho Municipal de Turismo, do Fundo Municipal de Turismo, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/235/ple_14-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/235/ple_14-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo Único da Lei Municipal nº 797/2025, que trata da contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX, do art. 37, da Constituição Federal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/236/ple_15-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/236/ple_15-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo I, da Lei Municipal nº 738/2022, que trata da alteração do Anexo I, da Lei Municipal nº 604/2017, que dispõe sobre a criação, extinção, modificação de nomenclatura, alteração de salários e vagas dos cargos de provimento efetivo e em comissão, da Prefeitura Municipal, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/237/ple_16-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/237/ple_16-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do Município, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/238/ple_17-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/238/ple_17-25.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/239/ple_18-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/239/ple_18-25.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/240/ple_19-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/240/ple_19-25.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/249/ple_20-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/249/ple_20-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção salarial dos servidores integrantes da Guarda Municipal do Município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/250/ple_21-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/250/ple_21-25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 804/2025, que cria no âmbito do Poder Executivo Municipal de Monte do Carmo/TO, o Programa Municipal Bolsa-Alimentação, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/251/ple_22-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/251/ple_22-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da Prefeitura para utilização de maquinários pesados, veículos e equipamentos de sua propriedade em prol de imóveis rurais particulares localizados no território do município, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/254/ple_23-25-.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/254/ple_23-25-.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Festividades Culturais - Festejos de Nossa Senhora do Carmo - 370.000,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/262/ple_25-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/262/ple_25-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos previdenciários do Fundo Municipal de Previdência Social dos Servidores de Monte do Carmo - PREVI-CARMO, e revoga as disposições em contrário. (Votação: aprovado).</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_26-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_26-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Festividades Comemorativas - Aniversário da Cidade - 500.000,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/271/ple_27-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/271/ple_27-25.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Desenvolvimento Rural Sustentável - CMRDS, do Município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/266/ple_28-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/266/ple_28-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Convênio/Pavimentação - Recapeamento Asfáltico - 437.964,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/272/ple_29-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/272/ple_29-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Convênio - Aquisição de Trator Agrícola - 231.500,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/267/ple_30-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/267/ple_30-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Convênio/Recuper. Manutenção - Estradas Vicinais - 955.956,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/268/ple_31-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/268/ple_31-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Convênio/Aquisição de Escavadeira Hidráulica Sobre Esteiras - 765.000,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/275/ple_32-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/275/ple_32-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município do Monte do Carmo/TO, para o período de 2026 a 2029. (Aprovado).</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/276/ple_33-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/276/ple_33-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias do Município do Monte do Carmo/TO, para o exercício de 2026 e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/277/ple_34-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/277/ple_34-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual do Município do Monte do Carmo/TO, para o exercício de 2026 e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/273/ple_35-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/273/ple_35-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Descrição - Fortalecimento Guarda Municipal Aquisição de Fardamento - 101.530,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/278/ple_36-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/278/ple_36-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX, do art. 37, da Constituição Federal, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/281/ple_37-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/281/ple_37-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Regime Próprio de Previdência Social do Município de Monte do Carmo/TO (PREVI-CARMO), e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/257/ple_820-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/257/ple_820-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Emenda - Construção de Pontes Estradas Vicinais - 396.000,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/258/ple_821-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/258/ple_821-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Emenda - Reforma/Ampliação Escola Municipal - Salas - 680.000,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/259/ple_822-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/259/ple_822-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Emenda - Aquisição Mobiliários e Equipamentos - Sala de Aula - 297.000,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/260/ple_823-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/260/ple_823-25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento Geral do município e dá outras providências. (Emenda - Construção, Aquisição, Revit. Prédio Público - Casa da Farinha - 495.000,00). [Votação: aprovado].</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Irmão Jeová</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/241/pll_01-25_jeova.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/241/pll_01-25_jeova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2025 do Vereador Jeová - Dispõe sobre a reserva de 10% das vagas para pessoas com deficiência (PCD), em concursos públicos e processos seletivos no âmbito do Município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/252/pll_01-25-2_jefferson.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/252/pll_01-25-2_jefferson.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2025 do Vereador Jefferson - Inclui no calendário de feriados municipais de Monte do Carmo/TO, os dias 17 e 18 de julho, em comemoração às festividades tradicionais de Nossa Senhora do Rosário, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/255/03_-_pll_02-25_jeova.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/255/03_-_pll_02-25_jeova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2025 do Vereador Jeová - Declara de utilidade pública a Associação Corpo de Cristo em Ação - CCA, com sede no município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/256/04_-_pll_03-25_jeova.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/256/04_-_pll_03-25_jeova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2025 do Vereador Jeová - Dispõe sobre a obrigatoriedade de o Poder Executivo Municipal disponibilizar em seu sítio eletrônico oficial a ficha de controle de manutenção dos veículos oficiais da administração pública direta e indireta do município de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/269/05_-_pll_02-25_jefferson.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/269/05_-_pll_02-25_jefferson.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2025 do Vereador Jefferson - Acrescenta dispositivo ao artigo 4º da Lei Municipal nº 640/2018, para incluir os contratos temporários do Município entre as hipóteses de cessão de pessoal. (Votação: aprovado).</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Davisson da Rucinha</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/270/06_-_pll_01-25_davisson.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/270/06_-_pll_01-25_davisson.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2025 do Vereador Davisson - Dispõe sobre a isenção tributária do Imposto Predial e Territorial Urbano - IPTU em 50% do valor para proprietários de imóveis residenciais: que apresentem dificuldades em adentrar em suas residências em razão de (buracos nas ruas), mau serviço prestado pela Gestão Municipal, dificultando o acesso; lâmpadas queimadas na porta de sua residência. (Votação: aprovado).</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/279/07_-_pll_04-25_jeova.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/279/07_-_pll_04-25_jeova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2025 do Vereador Jeová - Institui o Dia da Bíblia no âmbito do Município de Monte do Carmo/TO, a ser comemorado anualmente no segundo domingo de dezembro, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/282/08_-_pll_03-25_jefferson.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/282/08_-_pll_03-25_jefferson.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2025 do Vereador Jefferson - Institui o Programa Municipal de Conscientização e Informação sobre o Transtorno do Espectro Autista (TEA), no âmbito do Município de Monte do Carmo, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/283/09_-_pll_05-25_jeova.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/283/09_-_pll_05-25_jeova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2025 do Vereador Jeová - Institui a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no âmbito do Município de Monte do Carmo, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/248/pr_01-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/248/pr_01-25.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Monte do Carmo a celebrar convênios com instituições bancárias ou financeiras, para viabilizar a concessão de empréstimos e/ou financiamentos aos servidores públicos e vereadores, com desconto das parcelas diretamente em folha de pagamento, nos termos desta Resolução. (Aprovado).</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/232/pr_02-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/232/pr_02-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a gestão, utilização e controle dos veículos pertencentes à Câmara Municipal de Monte do Carmo/TO, e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/285/pr_04-25.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/285/pr_04-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo em comissão na Estrutura Administrativa da Câmara Municipal de Monte do Carmo/TO, e dá outras providências. (Cargo de Assessor Legislativo). Aprovado.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adevam, André Gonçalves, Davisson da Rucinha, Fogoió do Povo, Irmão Jeová, Jefferson, Nego Wilson, Vaquerim do Esporte</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/225/01_requerimentos_aprovados_fevereiro.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/225/01_requerimentos_aprovados_fevereiro.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de fevereiro de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Adevam, Davisson da Rucinha, Fogoió do Povo, Irmão Jeová, Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/226/02_requerimentos_aprovados_marco.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/226/02_requerimentos_aprovados_marco.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de março de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>André Gonçalves, Davisson da Rucinha, Fogoió do Povo, Irmão Jeová, Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/231/03_requerimentos_aprovados_abril-.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/231/03_requerimentos_aprovados_abril-.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de abril de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>André Gonçalves, Davisson da Rucinha, Fogoió do Povo, Nego Wilson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/247/04_requerimentos_aprovados_maio.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/247/04_requerimentos_aprovados_maio.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de maio de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Adevam, André Gonçalves, Davisson da Rucinha, Irmão Jeová</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/253/05_requerimentos_aprovados_junho.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/253/05_requerimentos_aprovados_junho.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de junho de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>André Gonçalves, Antônio Carlos, Davisson da Rucinha, Fogoió do Povo, Nego Wilson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/261/06_requerimentos_aprovados_agosto.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/261/06_requerimentos_aprovados_agosto.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de agosto de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Fogoió do Povo, Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/263/07_requerimentos_aprovados_setembro.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/263/07_requerimentos_aprovados_setembro.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de setembro de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>André Gonçalves, Fogoió do Povo, Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/264/08_requerimentos_aprovados_setembro.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/264/08_requerimentos_aprovados_setembro.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de outubro de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Antônio Carlos, Jefferson, Vaquerim do Esporte</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/274/09_requerimentos_aprovados_novembro-.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/274/09_requerimentos_aprovados_novembro-.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de novembro de 2025. (Votação: aprovado).</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Fogoió do Povo, Irmão Jeová, Jefferson, Vaquerim do Esporte</t>
   </si>
   <si>
-    <t>https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/284/10_requerimentos_aprovados_dezembro.pdf</t>
+    <t>http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/284/10_requerimentos_aprovados_dezembro.pdf</t>
   </si>
   <si>
     <t>Requerimentos apreciados no mês de dezembro de 2025. (Votação: aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1137,68 +1137,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/280/ind_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/218/ple_01-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/219/ple_02-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/220/ple_03-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/221/ple_04-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/222/ple_05-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/223/ple_06-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/224/ple_07-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/227/ple_08-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/228/ple_09-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/229/ple_10-25-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/230/ple_11-25-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/233/ple_12-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/234/ple_13-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/235/ple_14-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/236/ple_15-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/237/ple_16-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/238/ple_17-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/239/ple_18-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/240/ple_19-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/249/ple_20-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/250/ple_21-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/251/ple_22-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/254/ple_23-25-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/262/ple_25-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_26-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/271/ple_27-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/266/ple_28-25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/272/ple_29-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/267/ple_30-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/268/ple_31-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/275/ple_32-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/276/ple_33-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/277/ple_34-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/273/ple_35-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/278/ple_36-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/281/ple_37-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/257/ple_820-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/258/ple_821-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/259/ple_822-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/260/ple_823-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/241/pll_01-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/252/pll_01-25-2_jefferson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/255/03_-_pll_02-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/256/04_-_pll_03-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/269/05_-_pll_02-25_jefferson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/270/06_-_pll_01-25_davisson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/279/07_-_pll_04-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/282/08_-_pll_03-25_jefferson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/283/09_-_pll_05-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/248/pr_01-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/232/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/285/pr_04-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/225/01_requerimentos_aprovados_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/226/02_requerimentos_aprovados_marco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/231/03_requerimentos_aprovados_abril-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/247/04_requerimentos_aprovados_maio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/253/05_requerimentos_aprovados_junho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/261/06_requerimentos_aprovados_agosto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/263/07_requerimentos_aprovados_setembro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/264/08_requerimentos_aprovados_setembro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/274/09_requerimentos_aprovados_novembro-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/284/10_requerimentos_aprovados_dezembro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/280/ind_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/218/ple_01-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/219/ple_02-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/220/ple_03-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/221/ple_04-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/222/ple_05-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/223/ple_06-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/224/ple_07-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/227/ple_08-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/228/ple_09-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/229/ple_10-25-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/230/ple_11-25-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/233/ple_12-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/234/ple_13-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/235/ple_14-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/236/ple_15-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/237/ple_16-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/238/ple_17-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/239/ple_18-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/240/ple_19-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/249/ple_20-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/250/ple_21-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/251/ple_22-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/254/ple_23-25-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/262/ple_25-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/265/ple_26-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/271/ple_27-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/266/ple_28-25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/272/ple_29-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/267/ple_30-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/268/ple_31-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/275/ple_32-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/276/ple_33-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/277/ple_34-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/273/ple_35-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/278/ple_36-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/281/ple_37-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/257/ple_820-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/258/ple_821-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/259/ple_822-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/260/ple_823-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/241/pll_01-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/252/pll_01-25-2_jefferson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/255/03_-_pll_02-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/256/04_-_pll_03-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/269/05_-_pll_02-25_jefferson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/270/06_-_pll_01-25_davisson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/279/07_-_pll_04-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/282/08_-_pll_03-25_jefferson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/283/09_-_pll_05-25_jeova.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/248/pr_01-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/232/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/285/pr_04-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/225/01_requerimentos_aprovados_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/226/02_requerimentos_aprovados_marco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/231/03_requerimentos_aprovados_abril-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/247/04_requerimentos_aprovados_maio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/253/05_requerimentos_aprovados_junho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/261/06_requerimentos_aprovados_agosto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/263/07_requerimentos_aprovados_setembro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/264/08_requerimentos_aprovados_setembro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/274/09_requerimentos_aprovados_novembro-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montedocarmo.to.leg.br/media/sapl/public/materialegislativa/2025/284/10_requerimentos_aprovados_dezembro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="110.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>